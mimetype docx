--- v0 (2026-06-18)
+++ v1 (2026-07-09)
@@ -1,1722 +1,1820 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="1D1D3109" wp14:textId="50BCD082">
+    <w:p w14:paraId="1D1D3109" w14:textId="2AC6F674" w:rsidR="00963E72" w:rsidRPr="00AD531F" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...9 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="-240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...11 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD531F">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t>enior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD531F">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-          <w:color w:val="474747"/>
+        </w:rPr>
+        <w:t>conomic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD531F">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:color w:val="474747"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>evelopment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD531F">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssistant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1033D1D7" w14:textId="00CFC849" w:rsidR="00963E72" w:rsidRDefault="00963E72" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618E9CBD" w14:textId="5D9C97CA" w:rsidR="00963E72" w:rsidRPr="00AD531F" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD531F">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
         </w:rPr>
         <w:t>Dearborn Administrative Center - Dearborn, MI 48126</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="1F2D8BBC" wp14:textId="461DA950">
-[...12 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="1F2D8BBC" w14:textId="461DA950" w:rsidR="00963E72" w:rsidRDefault="00963E72" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="474747"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="158183DC" wp14:textId="48ECD75D">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="158183DC" w14:textId="10317A88" w:rsidR="00963E72" w:rsidRPr="00AD531F" w:rsidRDefault="00C274A1" w:rsidP="340EB92C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="27720EA9" w:rsidRPr="00AD531F">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="6B179342" wp14:textId="06DD9786">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+    <w:p w14:paraId="6B179342" w14:textId="06DD9786" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="-120" w:right="-120"/>
       </w:pPr>
-      <w:r w:rsidRPr="340EB92C" w:rsidR="27720EA9">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Salary Range</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="42CBA6CA" wp14:textId="19A43386">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+    <w:p w14:paraId="42CBA6CA" w14:textId="19A43386" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="-120" w:right="-120"/>
       </w:pPr>
-      <w:r w:rsidRPr="340EB92C" w:rsidR="27720EA9">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>$56,361.00 Salary/year</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="620242A5" wp14:textId="6B02858D">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+    <w:p w14:paraId="620242A5" w14:textId="6B02858D" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="-120" w:right="-120"/>
       </w:pPr>
-      <w:r w:rsidRPr="340EB92C" w:rsidR="27720EA9">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Position Type</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="165B3FC1" wp14:textId="37890906">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+    <w:p w14:paraId="165B3FC1" w14:textId="37890906" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="-120" w:right="-120"/>
       </w:pPr>
-      <w:r w:rsidRPr="340EB92C" w:rsidR="27720EA9">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Full Time</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="5563302A" wp14:textId="15E8CD86">
-[...25 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+    <w:p w14:paraId="0AEE575B" w14:textId="77777777" w:rsidR="004642C6" w:rsidRDefault="004642C6" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...28 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AE9670" w14:textId="0A372A31" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>enior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="340EB92C" w:rsidR="27720EA9">
-[...20 lines deleted...]
-        <w:ind w:left="0" w:right="-60"/>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>conomic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>evelopment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ssistant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44721EC5" w14:textId="3A25B1E5" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-60"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="340EB92C" w:rsidR="27720EA9">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="1AFB4748" wp14:textId="659BA0B5">
-[...3 lines deleted...]
-        <w:ind w:left="0" w:right="-60"/>
+    <w:p w14:paraId="1AFB4748" w14:textId="659BA0B5" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-60"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="340EB92C" w:rsidR="27720EA9">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>**Position will typically hire at minimum pay and follow a step progression to maximum**</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="2B507113" wp14:textId="7632D6F7">
-[...16 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="2B507113" w14:textId="7632D6F7" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="5B4B1B06" wp14:textId="1EDFBC5B">
-[...13 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="5B4B1B06" w14:textId="58134D6C" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...15 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>alary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="340EB92C" w:rsidR="27720EA9">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">       Minimum:     $56,361 per year</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="6F88A67F" wp14:textId="78F560C6">
-[...16 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="6F88A67F" w14:textId="78F560C6" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="27FF8452" wp14:textId="56370AF7">
-[...14 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="27FF8452" w14:textId="56370AF7" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>General description:</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="13C18DC3" wp14:textId="128ACE41">
-[...16 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="13C18DC3" w14:textId="128ACE41" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>This position is responsible for assisting in the research, development, and implementation of community development programs. Responsibilities may include identifying potential funding sources; leading projects; preparing reports; and analyzing data.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="20E60CF5" wp14:textId="3A572089">
-[...16 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="20E60CF5" w14:textId="3A572089" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="04E36C3E" wp14:textId="6270B763">
-[...13 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="67DF12C7" w14:textId="77777777" w:rsidR="004642C6" w:rsidRDefault="004642C6" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EC08BC" w14:textId="06EE54C0" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006362B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...22 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Essential Job Functions</w:t>
       </w:r>
-      <w:r w:rsidRPr="340EB92C" w:rsidR="27720EA9">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Functions essential to attaining job objectives):</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="42BAA85B" wp14:textId="7C6C25BA">
-[...493 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="26AB2B4B" wp14:textId="2016BCDC">
+    <w:p w14:paraId="42BAA85B" w14:textId="7C6C25BA" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...49 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Researches, recommends, and implements various programs and policies related to rehabilitation and improvement of properties; assists in developing various economic development programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07954823" w14:textId="64FB1774" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Identifies funding sources and prepares grants for development projects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2AB3FA" w14:textId="775346AD" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Leads development projects, including: assigning staff roles; monitoring project progress; and performing related tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47ABD077" w14:textId="215D89A3" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Collects and analyzes economic, community, and related data to assist in community development efforts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05668D30" w14:textId="17B7A550" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Prepares reports outlining program efforts and progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427FCFCC" w14:textId="47BA2637" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Coordinates plans and programs with related departments to ensure efficiency and effectiveness of operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA60795" w14:textId="0DF45D22" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Demonstrates regular and predictable attendance, including attendance at required meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C01150" w14:textId="6F946B1B" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Coordinates and participates in ceremonial and promotional activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFEF640" w14:textId="0825BC61" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="340EB92C" wp14:paraId="7549B207" wp14:textId="7C4E1A0E">
-[...14 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="5D65ED74" w14:textId="78759520" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>This job description is intended to represent only the key areas of responsibilities; specific position assignments will vary depending on the business needs of the department</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526FD409" w14:textId="77777777" w:rsidR="004642C6" w:rsidRDefault="004642C6" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6DA6BB" w14:textId="77777777" w:rsidR="004642C6" w:rsidRPr="004642C6" w:rsidRDefault="004642C6" w:rsidP="004642C6"/>
+    <w:p w14:paraId="6F33E29B" w14:textId="3B82AC1A" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...15 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>xperience</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>raining</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710109A2" w14:textId="41D297A3" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate’s degree in related field and one year of related experience; or, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C274A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">igh </w:t>
+      </w:r>
+      <w:r w:rsidR="00C274A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chool </w:t>
+      </w:r>
+      <w:r w:rsidR="00C274A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iploma or equivalent (G.E.D.) and 3 years of related experience; or, all required certification(s); or, an equivalent combination of education and experience sufficient to successfully perform the essential duties of the job such as those listed above.  Bachelor’s degree in </w:t>
+      </w:r>
+      <w:r w:rsidR="002F45F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ublic </w:t>
+      </w:r>
+      <w:r w:rsidR="002F45F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>dministration or related field preferred; TIF experience beneficial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC6F6E6" w14:textId="639C76BC" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BF7AC2" w14:textId="1E634BE6" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>icensing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5" w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00D960D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>equirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AB2B4B" w14:textId="16C5301F" w:rsidR="00963E72" w:rsidRPr="007C022E" w:rsidRDefault="27720EA9" w:rsidP="007C022E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C022E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valid State of Michigan </w:t>
+      </w:r>
+      <w:r w:rsidR="00C274A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C022E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">river’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00C274A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C022E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>icense</w:t>
+      </w:r>
+      <w:r w:rsidR="00C274A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB246FE" w14:textId="28295EBA" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7549B207" w14:textId="06994DC2" w:rsidR="00963E72" w:rsidRDefault="00D960D5" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mployment</w:t>
+      </w:r>
+      <w:r w:rsidR="27720EA9" w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ffer</w:t>
+      </w:r>
+      <w:r w:rsidR="27720EA9" w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>equirements</w:t>
+      </w:r>
+      <w:r w:rsidR="27720EA9" w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="27720EA9" w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FCB1FE" w14:textId="6D2A64AE" w:rsidR="00963E72" w:rsidRDefault="27720EA9" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="340EB92C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Satisfactory completion of background check and a drug screen that tests for illegal drugs as defined by the Federal Drug Free Workplace Act but not those legalized under Michigan law.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" wp14:paraId="2C078E63" wp14:textId="2F143D75"/>
-[...1 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:p w14:paraId="0E655A74" w14:textId="614BD5B4" w:rsidR="008145CA" w:rsidRDefault="008145CA" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355231C2" w14:textId="40A6513E" w:rsidR="008145CA" w:rsidRDefault="008145CA" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Please click here to go to ou</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C6" w:rsidRPr="00112DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">website and apply: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SENIO</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>R ECONOMIC DEVELOPMENT ASST</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2B2020A9" w14:textId="478BE287" w:rsidR="008145CA" w:rsidRDefault="008145CA" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7E1CF9" w14:textId="77777777" w:rsidR="008145CA" w:rsidRDefault="008145CA" w:rsidP="340EB92C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C078E63" w14:textId="2F143D75" w:rsidR="00963E72" w:rsidRDefault="00963E72"/>
+    <w:sectPr w:rsidR="00963E72">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...27 lines deleted...]
-  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
+  <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Wingdings">
+  <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002EF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...3 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A57CD9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="387E8908"/>
+    <w:lvl w:ilvl="0" w:tplc="6B86652A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="655C0AAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="E494AD1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="9A229506">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="9C60A0FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="3E525B82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="DC50662C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="15A49A5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="9522AD6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="1">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248C0920"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="54105D28"/>
+    <w:lvl w:ilvl="0" w:tplc="29621B5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="E9585E36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="D592E136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="89E6BCCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="3814BC30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="315AD774">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="06AAE322">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="0DB40A4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="8D3E119E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="2">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="742FDB1A"/>
+    <w:rsid w:val="00112DF3"/>
+    <w:rsid w:val="002F45F4"/>
+    <w:rsid w:val="004642C6"/>
+    <w:rsid w:val="006362B8"/>
+    <w:rsid w:val="007C022E"/>
+    <w:rsid w:val="008145CA"/>
+    <w:rsid w:val="00963E72"/>
+    <w:rsid w:val="00AD531F"/>
+    <w:rsid w:val="00C274A1"/>
+    <w:rsid w:val="00D960D5"/>
     <w:rsid w:val="1BE86032"/>
     <w:rsid w:val="27720EA9"/>
     <w:rsid w:val="340EB92C"/>
     <w:rsid w:val="6E7EB995"/>
     <w:rsid w:val="70980742"/>
     <w:rsid w:val="742FDB1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58AF040B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5BA99BE2-F05F-4342-9DB0-9F40933D5B06}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1872,52 +1970,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1978,150 +2076,178 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="340EB92C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="340EB92C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...39 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:uiPriority w:val="34"/>
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="340EB92C"/>
     <w:pPr>
-      <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008145CA"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C274A1"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="R67d9e0dac88d4fb3" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paycomonline.net/v4/ats/web.php/portal/953142AEBE1265B7CA2CD1ED37F67288/jobs/80427" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -2338,50 +2464,73 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>394</Words>
+  <Characters>2252</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2641</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <keywords/>
+  <dc:creator>Chelsea Jones</dc:creator>
+  <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator>Chelsea Jones</dc:creator>
-[...1 lines deleted...]
-</coreProperties>
+</cp:coreProperties>
 </file>