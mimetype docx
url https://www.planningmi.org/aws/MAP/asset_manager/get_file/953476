--- v0 (2026-06-18)
+++ v1 (2026-07-09)
@@ -1,1652 +1,1836 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3D19A251" wp14:paraId="2C078E63" wp14:textId="39E52C02">
+    <w:p w14:paraId="23D463D2" w14:textId="39B46A93" w:rsidR="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...52 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Grants Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59694C50" w14:textId="77777777" w:rsidR="008B6D82" w:rsidRPr="008B6D82" w:rsidRDefault="008B6D82" w:rsidP="008B6D82"/>
+    <w:p w14:paraId="2606270A" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="uilibtypography"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Dearborn Administrative Center - Dearborn, MI 48126</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="321771A0" w:rsidP="3D19A251" w:rsidRDefault="321771A0" w14:paraId="5A10138B" w14:textId="2204DB4F">
+    <w:p w14:paraId="48EFAC03" w14:textId="2DA6BDC4" w:rsidR="008B6D82" w:rsidRPr="008B6D82" w:rsidRDefault="009260FA" w:rsidP="008B6D82">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...15 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="321771A0" w:rsidP="3D19A251" w:rsidRDefault="321771A0" w14:paraId="155142C9" w14:textId="1855229B">
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="0A3A2089" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="uilibtypography"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Salary Range</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="321771A0" w:rsidP="3D19A251" w:rsidRDefault="321771A0" w14:paraId="43F52426" w14:textId="5C5E7439">
-[...40 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="72FEE4FC" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="uilibtypography"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>$71,932.00 Salary/year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A380BF" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="uilibtypography"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Position Type</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="321771A0" w:rsidP="3D19A251" w:rsidRDefault="321771A0" w14:paraId="4861C602" w14:textId="460E0731">
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="168EFA21" w14:textId="70CAD766" w:rsidR="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="uilibtypography"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="uilibtypography"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Full Time</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="321771A0" w:rsidP="3D19A251" w:rsidRDefault="321771A0" w14:paraId="37AE6A53" w14:textId="47A62D66">
+    <w:p w14:paraId="30B66409" w14:textId="77777777" w:rsidR="008B6D82" w:rsidRPr="009260FA" w:rsidRDefault="008B6D82" w:rsidP="009260FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061E7632" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Description</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="321771A0" w:rsidP="3D19A251" w:rsidRDefault="321771A0" w14:paraId="2C9610FB" w14:textId="74DC920D">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+    <w:p w14:paraId="59A90419" w14:textId="03BC5B6B" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...53 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Grants Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440F2C2B" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151E357B" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F66A94" w14:textId="7E085938" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...56 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t>Salary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:               Minimum:              $71,932 per year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026380C4" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4FA03E" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...63 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t>**Positions typically hire at minimum and follow step progression to maximum**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC3377B" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3422B4" w14:textId="5A66EFB8" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+        <w:t>Distinguishing Features of Work:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E243600" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>This position provides administrative support and oversight for the Federal Community Development Block Grant (CDBG) and HOME Investment Partnerships Program (HOME) entitlement programs, as well as other local state, or federal funding for low- and moderate-income housing and community development activities. This position also coordinates planning, budgeting and reporting of local, state and federal funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3852F9" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D40469" w14:textId="2153BA86" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Typical Class Essential Duties:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(See online posting for complete job description.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB9DDA0" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...242 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Provides oversight and assist with administration of day-to-day activities associated with CDBG and HOME program grants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7826C9" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Assist with planning, budgeting and reporting of local, state and federal funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0274A778" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Assist with the implementation of federal program policies and procedures by the Community Development Coordinator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50494DC8" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ensures compliance with federal regulations concerning SHPO, Davis Bacon Labor Act, fair Housing, Lead Based Paint hazards, National Environmental Policy Act (NEPA), State Environmental Policy Act (SEPA), and Uniform Relocation Act and other requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2739CB6D" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Assist with the ongoing monitoring and evaluation of loans and grants in the City portfolio, including both services and capital projects, for contract and regulatory compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3DCFF0" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...27 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Assist with the preparation of the five-year Consolidated Plan and Annual Action Plans establishing a work program with allocation of resources received through federal Department of Housing and Urban Development (HUD) entitlement grants to the City.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315F24FF" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Maintains budgets for entitlement awards and program income and assists in the preparation of the City budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1B1963" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Assists with loan and grant programs providing low and moderate-income households with housing, including interviewing loan applicants, gathering and analysis of financial date, and preparation and presentation of loan and grant packages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA9C121" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Works with public and private agencies to coordinate local efforts to serve low and moderate-income households and to assist with the development or new initiatives using local, state and federal funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47630AD8" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Informs the public on the availability and benefits of CDBG and HOME funds in assisting low and moderate-income households.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA3E40D" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Demonstrates regular and predictable attendance, including attendance at required meetings.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="321771A0" w:rsidP="3D19A251" w:rsidRDefault="321771A0" w14:paraId="281B5AA4" w14:textId="49000E36">
-[...38 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="5370898F" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>This job description is intended to represent only the key areas of responsibilities; specific position assignments will vary depending on the business needs of the department.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3D19A251" w:rsidP="3D19A251" w:rsidRDefault="3D19A251" w14:paraId="161D21D5" w14:textId="3A92EEEF">
-[...75 lines deleted...]
-    <w:p w:rsidR="321771A0" w:rsidP="3D19A251" w:rsidRDefault="321771A0" w14:paraId="1AF0441E" w14:textId="570CF3CF">
+    <w:p w14:paraId="1F5A0DB1" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Qualifications</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="321771A0" w:rsidP="3D19A251" w:rsidRDefault="321771A0" w14:paraId="050080F1" w14:textId="18ED20DF">
-[...13 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="5CCBF180" w14:textId="79C1F238" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...22 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Experience and Training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FCB02B" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Bachelor’s degree and 5 years of related experience; or, an equivalent combination of education and experience sufficient to successfully perform the essential duties of the job such as those listed above.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="321771A0" w:rsidP="3D19A251" w:rsidRDefault="321771A0" w14:paraId="013D2C59" w14:textId="20C72582">
-[...37 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="76FF0DFA" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7891D047" w14:textId="77777777" w:rsidR="008B6D82" w:rsidRDefault="009260FA" w:rsidP="008B6D82">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...65 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t>Licensing Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653546F6" w14:textId="0978C107" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="008B6D82">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Valid State of Michigan driver’s license.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F049B2" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B18ED78" w14:textId="77777777" w:rsidR="00A1441B" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...63 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t>Parts and Weights of the Examination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3058553E" w14:textId="0F87E2EA" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oral:    100%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CAF062" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F74B6AB" w14:textId="5C24323A" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...46 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+        </w:rPr>
+        <w:t>Duration of List</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6D82">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B909A82" w14:textId="6603E768" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>This list</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be in effect for a period of six months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058445A5" w14:textId="77777777" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E708B4E" w14:textId="7FAE80A7" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Post-Employment Offer Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44798594" w14:textId="641057A8" w:rsidR="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009260FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Satisfactory completion of medical examination and criminal background check prior to start date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FFB7AC" w14:textId="4C17F6A6" w:rsidR="009260FA" w:rsidRPr="009260FA" w:rsidRDefault="009260FA" w:rsidP="009260FA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please click here to go to our website and apply: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>GRANTS MANAGER</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="13AFEF73" w14:textId="49001938" w:rsidR="008615A2" w:rsidRPr="009260FA" w:rsidRDefault="008615A2" w:rsidP="009260FA"/>
+    <w:sectPr w:rsidR="008615A2" w:rsidRPr="009260FA">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...27 lines deleted...]
-  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
+  <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Wingdings">
+  <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...3 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D77D23E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44B0A4DC"/>
+    <w:lvl w:ilvl="0" w:tplc="1F905EF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="9E12BADA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="CC6CFBD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="7CCAF0C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="561CE6E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="ABC40D1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="57944BC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="29CE1DCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="E2127872">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B2466F1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9FE919A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58E10242"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="926CCF50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="2796D8E2"/>
+    <w:rsid w:val="00342117"/>
+    <w:rsid w:val="003E6ED4"/>
+    <w:rsid w:val="00535DA8"/>
+    <w:rsid w:val="006407E4"/>
+    <w:rsid w:val="006E6634"/>
+    <w:rsid w:val="007D42EE"/>
+    <w:rsid w:val="00811198"/>
+    <w:rsid w:val="008615A2"/>
+    <w:rsid w:val="008A1CC4"/>
+    <w:rsid w:val="008B6D82"/>
+    <w:rsid w:val="009260FA"/>
+    <w:rsid w:val="00A1441B"/>
+    <w:rsid w:val="00A3163D"/>
+    <w:rsid w:val="00E432FC"/>
+    <w:rsid w:val="00ED0163"/>
+    <w:rsid w:val="00F14702"/>
+    <w:rsid w:val="00F22579"/>
     <w:rsid w:val="0C955C9C"/>
     <w:rsid w:val="17631788"/>
     <w:rsid w:val="2796D8E2"/>
     <w:rsid w:val="321771A0"/>
     <w:rsid w:val="33589CD2"/>
     <w:rsid w:val="364F78EF"/>
     <w:rsid w:val="3D19A251"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="322D5914"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{40729969-DBD0-4AF3-8C87-9AA1C1499A84}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1802,52 +1986,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1908,150 +2092,970 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="3D19A251"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="3D19A251"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...39 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:uiPriority w:val="34"/>
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="3D19A251"/>
     <w:pPr>
-      <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008615A2"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="uilibtypography">
+    <w:name w:val="uilibtypography"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="009260FA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009260FA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="009260FA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="009260FA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B6D82"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="1928415174">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="992180288">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="521167850">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1562670709">
+                  <w:marLeft w:val="-240"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="987366703">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1547371432">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="123158254">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1462725072">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1406226308">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1318075932">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="518354774">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="878590107">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1294599873">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="854269302">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1510557456">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="280502727">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1370759307">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="955985952">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1759474097">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="181169099">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1769497241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1696882374">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="251857716">
+                  <w:marLeft w:val="-360"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1475291443">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1494450084">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1485311906">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="430971785">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1610895880">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1610972048">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1719891393">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="446896776">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1832985983">
+                                              <w:marLeft w:val="-120"/>
+                                              <w:marRight w:val="-120"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="642806320">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                                <w:div w:id="1018308640">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="796023051">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="823594279">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1136723519">
+                                              <w:marLeft w:val="-120"/>
+                                              <w:marRight w:val="-120"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="360670192">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                                <w:div w:id="227499997">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1736270046">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1091665184">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1946500856">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1052576781">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1002587903">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="936904450">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1435250479">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="2002611527">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1142574605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1569924661">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="908149880">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1736123683">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="928850445">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="1154565326">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1456681259">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="420640655">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="Rdfeb78a28d484539" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paycomonline.net/v4/ats/web.php/portal/953142AEBE1265B7CA2CD1ED37F67288/jobs/81207" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -2268,50 +3272,73 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>530</Words>
+  <Characters>3026</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3549</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <keywords/>
+  <dc:creator>Chelsea Jones</dc:creator>
+  <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator>Chelsea Jones</dc:creator>
-[...1 lines deleted...]
-</coreProperties>
+</cp:coreProperties>
 </file>